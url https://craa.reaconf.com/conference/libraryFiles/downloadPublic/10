--- v0 (2026-07-01)
+++ v1 (2026-09-10)
@@ -1,71 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
-    <p:sldId id="257" r:id="rId3"/>
-    <p:sldId id="259" r:id="rId4"/>
+    <p:sldId id="273" r:id="rId3"/>
+    <p:sldId id="274" r:id="rId4"/>
+    <p:sldId id="269" r:id="rId5"/>
+    <p:sldId id="260" r:id="rId6"/>
+    <p:sldId id="261" r:id="rId7"/>
+    <p:sldId id="271" r:id="rId8"/>
+    <p:sldId id="272" r:id="rId9"/>
+    <p:sldId id="262" r:id="rId10"/>
+    <p:sldId id="263" r:id="rId11"/>
+    <p:sldId id="264" r:id="rId12"/>
+    <p:sldId id="270" r:id="rId13"/>
+    <p:sldId id="265" r:id="rId14"/>
+    <p:sldId id="266" r:id="rId15"/>
+    <p:sldId id="267" r:id="rId16"/>
+    <p:sldId id="268" r:id="rId17"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -166,82 +192,82 @@
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15000" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="65" d="100"/>
-          <a:sy n="65" d="100"/>
+          <a:sx n="68" d="100"/>
+          <a:sy n="68" d="100"/>
         </p:scale>
-        <p:origin x="924" y="78"/>
+        <p:origin x="804" y="60"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -391,51 +417,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{858DDF64-C38B-1B1F-1B35-E118D9B38386}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8335C1FB-1D68-45E4-9D9F-850BF517257A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/21/2026</a:t>
+              <a:t>8/11/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{274C16E8-540F-E86F-6612-2386A80AD2ED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -589,51 +615,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1753AA41-742E-8648-1E86-9F88136DCFB6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8335C1FB-1D68-45E4-9D9F-850BF517257A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/21/2026</a:t>
+              <a:t>8/11/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9243039C-31EA-3886-B1B0-1A55C5F8F8F6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -797,51 +823,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{948DAFE2-0D21-DE8A-3993-060BFC0FED2D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8335C1FB-1D68-45E4-9D9F-850BF517257A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/21/2026</a:t>
+              <a:t>8/11/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C53154F-91AA-5119-94A8-7F5C3023F0E7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -995,51 +1021,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{008D9A50-C988-E8AA-A3A0-DF4C3CCC18C3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8335C1FB-1D68-45E4-9D9F-850BF517257A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/21/2026</a:t>
+              <a:t>8/11/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65078BCA-FB44-49D4-0CA9-829E063F4DE8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1270,51 +1296,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1E69FEA-26AF-112F-2C75-2558C4E88B2D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8335C1FB-1D68-45E4-9D9F-850BF517257A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/21/2026</a:t>
+              <a:t>8/11/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DB171E1-9F62-B990-E8F3-19BEDF24A773}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1535,51 +1561,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9C296C5-7453-FB50-AE01-92BCD9529443}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8335C1FB-1D68-45E4-9D9F-850BF517257A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/21/2026</a:t>
+              <a:t>8/11/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{368F9949-CB84-3804-3A91-A8C3E39DCD8E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1947,51 +1973,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{857FC912-E082-DED6-C1C9-A73F7890D1D4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8335C1FB-1D68-45E4-9D9F-850BF517257A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/21/2026</a:t>
+              <a:t>8/11/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB3498E7-F940-E958-647C-6FADB37B2B45}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2088,51 +2114,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18D5A5A7-FED5-DDF5-7A51-B32AA8D8BB4A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8335C1FB-1D68-45E4-9D9F-850BF517257A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/21/2026</a:t>
+              <a:t>8/11/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3444DF2C-C95E-C11D-C2FF-A5D0E7E45C80}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2201,51 +2227,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5FFCE47-FC03-0D7B-94E5-A670544A3358}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8335C1FB-1D68-45E4-9D9F-850BF517257A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/21/2026</a:t>
+              <a:t>8/11/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EEA4008-A559-D8BD-7D23-3484B8A28239}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2512,51 +2538,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2E15782-B669-324C-FC92-889C7752DCB4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8335C1FB-1D68-45E4-9D9F-850BF517257A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/21/2026</a:t>
+              <a:t>8/11/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{790C5701-D803-2F6E-F1BE-791A30488D5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2800,51 +2826,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4AAF56B-8EC5-DFB8-3C34-9B1BC66B132A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8335C1FB-1D68-45E4-9D9F-850BF517257A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/21/2026</a:t>
+              <a:t>8/11/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FB313B6-CA6D-EA86-20BF-BAC45E72F8F3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3045,51 +3071,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8335C1FB-1D68-45E4-9D9F-850BF517257A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/21/2026</a:t>
+              <a:t>8/11/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF556938-78C5-AEFA-9066-C00E751F6FC7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -3449,55 +3475,107 @@
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -3544,389 +3622,2954 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="5091769"/>
             <a:ext cx="9144000" cy="1028097"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fa-IR" sz="3200" dirty="0">
                 <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
               </a:rPr>
-              <a:t>نام نویسندگان</a:t>
+              <a:t>نام نویسنده یا نویسندگان:</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3200" dirty="0">
               <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5CB18F6-A7F6-4CB3-D90C-94752E952EBC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3A4B449-1C59-4DB6-8CD5-118422AD430A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect t="19264" b="19264"/>
+          <a:srcRect t="8854" b="1807"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="2148840"/>
+            <a:off x="0" y="-61675"/>
+            <a:ext cx="12192000" cy="3123028"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3928173580"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...163 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BB0C074-A479-6A34-C436-626E04AB31FB}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B4C341E-9C0B-8480-1782-21F59FE9A41B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="1"/>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="4000" b="1" dirty="0">
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t>بحث و جمع‌بندی</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fa-IR" sz="2000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t> (فقط در یک صفحه)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4000" b="1" dirty="0">
+              <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC875650-47F2-CA49-5F4F-1AF47B443A53}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-228600" algn="r" defTabSz="914400" rtl="1" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fa-IR" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t>متن با فونت بی نازنین سایز 24</a:t>
+            </a:r>
+          </a:p>
           <a:p>
             <a:pPr algn="r" rtl="1"/>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...26 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F87103D6-1D9D-38B6-6C54-E5343784ED23}"/>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9246D469-DCA8-4EAE-A816-9BC0A1D21EDE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect t="5623" b="5623"/>
-          <a:stretch/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="207469" y="230187"/>
-            <a:ext cx="1818225" cy="1595438"/>
+            <a:off x="172794" y="0"/>
+            <a:ext cx="2839205" cy="2839205"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3352220326"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1804434571"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BB0C074-A479-6A34-C436-626E04AB31FB}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B4C341E-9C0B-8480-1782-21F59FE9A41B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="1"/>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="4000" b="1" dirty="0">
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t>یافته‌های پژوهش</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fa-IR" sz="2000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t> (فقط در یک صفحه)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4000" b="1" dirty="0">
+              <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC875650-47F2-CA49-5F4F-1AF47B443A53}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-228600" algn="r" defTabSz="914400" rtl="1" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fa-IR" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t>متن با فونت بی نازنین سایز 24</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r" rtl="1"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9246D469-DCA8-4EAE-A816-9BC0A1D21EDE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="172794" y="0"/>
+            <a:ext cx="2839205" cy="2839205"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4119406003"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BB0C074-A479-6A34-C436-626E04AB31FB}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B4C341E-9C0B-8480-1782-21F59FE9A41B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="1"/>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="4000" b="1" dirty="0">
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t>پیشنهادات آتی پژوهش</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fa-IR" sz="2000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t> (فقط در یک صفحه)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4000" b="1" dirty="0">
+              <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC875650-47F2-CA49-5F4F-1AF47B443A53}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-228600" algn="r" defTabSz="914400" rtl="1" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fa-IR" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t>متن با فونت بی نازنین سایز 24</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r" rtl="1"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9246D469-DCA8-4EAE-A816-9BC0A1D21EDE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="172794" y="0"/>
+            <a:ext cx="2839205" cy="2839205"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3369921785"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BB0C074-A479-6A34-C436-626E04AB31FB}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B4C341E-9C0B-8480-1782-21F59FE9A41B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="1"/>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="4000" b="1" dirty="0">
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t>محدودیت‌های پژوهش</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fa-IR" sz="2000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t> (فقط در یک صفحه)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4000" b="1" dirty="0">
+              <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC875650-47F2-CA49-5F4F-1AF47B443A53}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-228600" algn="r" defTabSz="914400" rtl="1" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fa-IR" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t>متن با فونت بی نازنین سایز 24</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r" rtl="1"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9246D469-DCA8-4EAE-A816-9BC0A1D21EDE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="172794" y="0"/>
+            <a:ext cx="2839205" cy="2839205"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2201063011"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BB0C074-A479-6A34-C436-626E04AB31FB}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B4C341E-9C0B-8480-1782-21F59FE9A41B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="1"/>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="4000" b="1" dirty="0">
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t>شکاف مطالعاتی پژوهش</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fa-IR" sz="2000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t> (فقط در یک صفحه)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4000" b="1" dirty="0">
+              <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC875650-47F2-CA49-5F4F-1AF47B443A53}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-228600" algn="r" defTabSz="914400" rtl="1" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fa-IR" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t>متن با فونت بی نازنین سایز 24</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r" rtl="1"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9246D469-DCA8-4EAE-A816-9BC0A1D21EDE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="172794" y="0"/>
+            <a:ext cx="2839205" cy="2839205"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3285171605"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BB0C074-A479-6A34-C436-626E04AB31FB}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B4C341E-9C0B-8480-1782-21F59FE9A41B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="1"/>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="4000" b="1" dirty="0">
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t>نتیجه‌گیری</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fa-IR" sz="2000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t> (فقط در یک صفحه)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4000" b="1" dirty="0">
+              <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC875650-47F2-CA49-5F4F-1AF47B443A53}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-228600" algn="r" defTabSz="914400" rtl="1" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fa-IR" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t>متن با فونت بی نازنین سایز 24</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r" rtl="1"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9246D469-DCA8-4EAE-A816-9BC0A1D21EDE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="172794" y="0"/>
+            <a:ext cx="2839205" cy="2839205"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2905802604"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BB0C074-A479-6A34-C436-626E04AB31FB}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B4C341E-9C0B-8480-1782-21F59FE9A41B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="1"/>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="4000" b="1" dirty="0">
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t>منابع</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fa-IR" sz="2000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t> (فقط در یک صفحه)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4000" b="1" dirty="0">
+              <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC875650-47F2-CA49-5F4F-1AF47B443A53}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-228600" algn="r" defTabSz="914400" rtl="1" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fa-IR" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t>متن با فونت بی نازنین سایز 24</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r" rtl="1"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9246D469-DCA8-4EAE-A816-9BC0A1D21EDE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="172794" y="0"/>
+            <a:ext cx="2839205" cy="2839205"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1791532043"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BB0C074-A479-6A34-C436-626E04AB31FB}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B4C341E-9C0B-8480-1782-21F59FE9A41B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="1"/>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fa-IR" sz="4000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t>مقدمه</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fa-IR" sz="2000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t>(فقط در یک صفحه)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4000" b="1" dirty="0">
+              <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC875650-47F2-CA49-5F4F-1AF47B443A53}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-228600" algn="r" defTabSz="914400" rtl="1" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fa-IR" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t>متن با فونت بی نازنین سایز 24</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r" rtl="1"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9246D469-DCA8-4EAE-A816-9BC0A1D21EDE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="172794" y="0"/>
+            <a:ext cx="2839205" cy="2839205"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1079608795"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BB0C074-A479-6A34-C436-626E04AB31FB}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B4C341E-9C0B-8480-1782-21F59FE9A41B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="1"/>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fa-IR" sz="4000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t>بیان مسأله </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fa-IR" sz="2000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t>(فقط در یک صفحه)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4000" b="1" dirty="0">
+              <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC875650-47F2-CA49-5F4F-1AF47B443A53}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-228600" algn="r" defTabSz="914400" rtl="1" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fa-IR" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t>متن با فونت بی نازنین سایز 24</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r" rtl="1"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9246D469-DCA8-4EAE-A816-9BC0A1D21EDE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="172794" y="0"/>
+            <a:ext cx="2839205" cy="2839205"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2845233132"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BB0C074-A479-6A34-C436-626E04AB31FB}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B4C341E-9C0B-8480-1782-21F59FE9A41B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="1"/>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="4000" b="1" dirty="0">
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t>ضرورت و اهمیت پژوهش</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fa-IR" sz="2000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t> (فقط در یک صفحه)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4000" b="1" dirty="0">
+              <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC875650-47F2-CA49-5F4F-1AF47B443A53}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-228600" algn="r" defTabSz="914400" rtl="1" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fa-IR" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t>متن با فونت بی نازنین سایز 24</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r" rtl="1"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9246D469-DCA8-4EAE-A816-9BC0A1D21EDE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="172794" y="0"/>
+            <a:ext cx="2839205" cy="2839205"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1323481246"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BB0C074-A479-6A34-C436-626E04AB31FB}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B4C341E-9C0B-8480-1782-21F59FE9A41B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="1"/>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="4000" b="1" dirty="0">
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t>سوالات و اهداف پژوهش</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fa-IR" sz="2000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t> (فقط در یک صفحه)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4000" b="1" dirty="0">
+              <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC875650-47F2-CA49-5F4F-1AF47B443A53}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-228600" algn="r" defTabSz="914400" rtl="1" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fa-IR" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t>متن با فونت بی نازنین سایز 24</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r" rtl="1"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9246D469-DCA8-4EAE-A816-9BC0A1D21EDE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="172794" y="0"/>
+            <a:ext cx="2839205" cy="2839205"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3737996005"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BB0C074-A479-6A34-C436-626E04AB31FB}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B4C341E-9C0B-8480-1782-21F59FE9A41B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="1"/>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="4000" b="1" dirty="0">
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t>نوآوری پژوهش</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fa-IR" sz="2000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t> (فقط در یک صفحه)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4000" b="1" dirty="0">
+              <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC875650-47F2-CA49-5F4F-1AF47B443A53}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-228600" algn="r" defTabSz="914400" rtl="1" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fa-IR" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t>متن با فونت بی نازنین سایز 24</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r" rtl="1"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9246D469-DCA8-4EAE-A816-9BC0A1D21EDE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="172794" y="0"/>
+            <a:ext cx="2839205" cy="2839205"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2887746928"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BB0C074-A479-6A34-C436-626E04AB31FB}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B4C341E-9C0B-8480-1782-21F59FE9A41B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="1"/>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="4000" b="1" dirty="0">
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t>پیشینه پژوهش</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fa-IR" sz="2000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t> (فقط در یک صفحه)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4000" b="1" dirty="0">
+              <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC875650-47F2-CA49-5F4F-1AF47B443A53}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-228600" algn="r" defTabSz="914400" rtl="1" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fa-IR" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t>متن با فونت بی نازنین سایز 24</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r" rtl="1"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9246D469-DCA8-4EAE-A816-9BC0A1D21EDE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="172794" y="0"/>
+            <a:ext cx="2839205" cy="2839205"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="20728923"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BB0C074-A479-6A34-C436-626E04AB31FB}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B4C341E-9C0B-8480-1782-21F59FE9A41B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="1"/>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="4000" b="1" dirty="0">
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t>مبانی نظری پژوهش</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fa-IR" sz="2000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t> (فقط در یک صفحه)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4000" b="1" dirty="0">
+              <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC875650-47F2-CA49-5F4F-1AF47B443A53}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-228600" algn="r" defTabSz="914400" rtl="1" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fa-IR" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t>متن با فونت بی نازنین سایز 24</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r" rtl="1"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9246D469-DCA8-4EAE-A816-9BC0A1D21EDE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="172794" y="0"/>
+            <a:ext cx="2839205" cy="2839205"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="787525191"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BB0C074-A479-6A34-C436-626E04AB31FB}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B4C341E-9C0B-8480-1782-21F59FE9A41B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="1"/>
+            <a:r>
+              <a:rPr lang="fa-IR" sz="4000" b="1" dirty="0">
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t>روش پژوهش</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fa-IR" sz="2000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t> (فقط در یک صفحه)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4000" b="1" dirty="0">
+              <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC875650-47F2-CA49-5F4F-1AF47B443A53}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-228600" algn="r" defTabSz="914400" rtl="1" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="fa-IR" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+              </a:rPr>
+              <a:t>متن با فونت بی نازنین سایز 24</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r" rtl="1"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:cs typeface="B Nazanin" panose="00000400000000000000" pitchFamily="2" charset="-78"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9246D469-DCA8-4EAE-A816-9BC0A1D21EDE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="172794" y="0"/>
+            <a:ext cx="2839205" cy="2839205"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3323303901"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -4191,87 +6834,98 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Banded</Template>
   <TotalTime></TotalTime>
-  <Words>12</Words>
+  <Words>237</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>5</Paragraphs>
-  <Slides>3</Slides>
+  <Paragraphs>32</Paragraphs>
+  <Slides>16</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>16</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="20" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>B Nazanin</vt:lpstr>
-      <vt:lpstr>B Titr</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>عنوان مقاله</vt:lpstr>
-      <vt:lpstr>عنوان اول</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>مقدمه(فقط در یک صفحه)</vt:lpstr>
+      <vt:lpstr>بیان مسأله (فقط در یک صفحه)</vt:lpstr>
+      <vt:lpstr>ضرورت و اهمیت پژوهش (فقط در یک صفحه)</vt:lpstr>
+      <vt:lpstr>سوالات و اهداف پژوهش (فقط در یک صفحه)</vt:lpstr>
+      <vt:lpstr>نوآوری پژوهش (فقط در یک صفحه)</vt:lpstr>
+      <vt:lpstr>پیشینه پژوهش (فقط در یک صفحه)</vt:lpstr>
+      <vt:lpstr>مبانی نظری پژوهش (فقط در یک صفحه)</vt:lpstr>
+      <vt:lpstr>روش پژوهش (فقط در یک صفحه)</vt:lpstr>
+      <vt:lpstr>بحث و جمع‌بندی (فقط در یک صفحه)</vt:lpstr>
+      <vt:lpstr>یافته‌های پژوهش (فقط در یک صفحه)</vt:lpstr>
+      <vt:lpstr>پیشنهادات آتی پژوهش (فقط در یک صفحه)</vt:lpstr>
+      <vt:lpstr>محدودیت‌های پژوهش (فقط در یک صفحه)</vt:lpstr>
+      <vt:lpstr>شکاف مطالعاتی پژوهش (فقط در یک صفحه)</vt:lpstr>
+      <vt:lpstr>نتیجه‌گیری (فقط در یک صفحه)</vt:lpstr>
+      <vt:lpstr>منابع (فقط در یک صفحه)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>عنوان مقاله</dc:title>
   <dc:creator>R. Safa</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>